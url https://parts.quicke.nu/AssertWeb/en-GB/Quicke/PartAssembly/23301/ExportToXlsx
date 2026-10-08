--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -72,51 +72,51 @@
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5221357-1</t>
   </si>
   <si>
     <t>Parallel rod</t>
   </si>
   <si>
     <t>17.100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5221325-1</t>
   </si>
   <si>
     <t>Bearing box</t>
   </si>
   <si>
-    <t>20.0</t>
+    <t>20.000</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5221510</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>D=32mm</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
@@ -315,51 +315,51 @@
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5221495-1</t>
   </si>
   <si>
     <t>Support</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>5002114</t>
   </si>
   <si>
     <t>0.095</t>
   </si>
   <si>
     <t>M6S 12x100</t>
   </si>
   <si>
     <t>5021955</t>
   </si>
   <si>
-    <t>.077</t>
+    <t>0.077</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>5011911</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
@@ -548,50 +548,53 @@
         <v>16</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>21</v>
       </c>
+      <c r="F4" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="H4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>27</v>