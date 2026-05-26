--- v0 (2025-10-13)
+++ v1 (2026-05-26)
@@ -21,129 +21,129 @@
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
+    <t>XT56P1</t>
+  </si>
+  <si>
+    <t>X56</t>
+  </si>
+  <si>
+    <t>XT46P1</t>
+  </si>
+  <si>
+    <t>X46</t>
+  </si>
+  <si>
+    <t>XT36P1</t>
+  </si>
+  <si>
+    <t>X36</t>
+  </si>
+  <si>
+    <t>XT26P1</t>
+  </si>
+  <si>
+    <t>X26</t>
+  </si>
+  <si>
+    <t>XT16P1</t>
+  </si>
+  <si>
+    <t>X16</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
     <t>XQ56P1</t>
   </si>
   <si>
-    <t>X56</t>
-[...38 lines deleted...]
-    <t>XT16P1</t>
+    <t>XT41N1</t>
+  </si>
+  <si>
+    <t>X41</t>
+  </si>
+  <si>
+    <t>XT31N1</t>
+  </si>
+  <si>
+    <t>X31</t>
+  </si>
+  <si>
+    <t>XT51N1</t>
+  </si>
+  <si>
+    <t>X51</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
-    <t>X41</t>
-[...13 lines deleted...]
-  <si>
     <t>XQ51N1</t>
-  </si>
-[...13 lines deleted...]
-    <t>XT21N1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -238,183 +238,183 @@
         <v>11</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="C22" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="C23" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="C24" s="0" t="s">