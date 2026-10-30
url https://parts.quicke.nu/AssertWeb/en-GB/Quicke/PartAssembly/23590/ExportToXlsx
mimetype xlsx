--- v1 (2026-08-24)
+++ v2 (2026-10-30)
@@ -165,63 +165,63 @@
   <si>
     <t>3/8" L=970mm (9031143)</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9032632</t>
   </si>
   <si>
     <t>0.340</t>
   </si>
   <si>
     <t>3/8" L=680mm (9031149)</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>9032534</t>
   </si>
   <si>
-    <t>1.300</t>
+    <t>1.000</t>
   </si>
   <si>
     <t>3/8" L=2000mm (9031137)</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9032525</t>
   </si>
   <si>
-    <t>1.000</t>
+    <t>0.790</t>
   </si>
   <si>
     <t>3/8" L=1480mm (9031127)</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5034122</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>