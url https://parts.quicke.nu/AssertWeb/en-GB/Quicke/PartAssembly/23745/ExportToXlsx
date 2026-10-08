--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -57,51 +57,51 @@
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5220654</t>
   </si>
   <si>
     <t>Suspension Man.</t>
   </si>
   <si>
     <t>7332744</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
-    <t>.087</t>
+    <t>0.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>10550326</t>
   </si>
   <si>
     <t>Shut-off valve</t>
   </si>
   <si>
     <t>0.128</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>10550327</t>
   </si>
   <si>
     <t>Knob</t>
   </si>
@@ -225,51 +225,51 @@
   <si>
     <t>20</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>11120620</t>
   </si>
   <si>
-    <t>.001</t>
+    <t>0.001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>