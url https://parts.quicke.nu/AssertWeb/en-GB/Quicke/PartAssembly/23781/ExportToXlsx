--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -90,51 +90,51 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>5219153</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60000143</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
@@ -144,51 +144,51 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1120166</t>
   </si>
   <si>
     <t>Banjo fitting</t>
   </si>
   <si>
     <t>0.036</t>
   </si>
   <si>
     <t>R1/4"</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>12713210</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>1.8</t>
+    <t>1.800</t>
   </si>
   <si>
     <t>Ø25/16 L=370-590 Lock cyl.</t>
   </si>
   <si>
     <t>60005579</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.180</t>
   </si>
   <si>
     <t>Implement lock. cyl.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5219154</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>