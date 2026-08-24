--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="309">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
@@ -276,239 +276,239 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...184 lines deleted...]
-  <si>
     <t>2114T8</t>
   </si>
   <si>
     <t>+1.1 DM</t>
   </si>
   <si>
     <t>2614T8</t>
   </si>
   <si>
     <t>+1.1P DM</t>
   </si>
   <si>
     <t>3114T8</t>
   </si>
   <si>
     <t>+2.1 DM</t>
   </si>
   <si>
     <t>3116T8</t>
   </si>
   <si>
     <t>+2.1 DM ext.</t>
   </si>
   <si>
     <t>3314T8</t>
@@ -898,107 +898,140 @@
     <t>+5.0P DM ext.</t>
   </si>
   <si>
     <t>6544T8</t>
   </si>
   <si>
     <t>6546T8</t>
   </si>
   <si>
     <t>7512T8</t>
   </si>
   <si>
     <t>+6.0P UM</t>
   </si>
   <si>
     <t>7514T8</t>
   </si>
   <si>
     <t>+6.0P DM</t>
   </si>
   <si>
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Euro/SMS/ </t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C332"/>
+  <dimension ref="A1:C342"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="10.9855194091797" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -1534,425 +1567,425 @@
         <v>88</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
@@ -2785,1847 +2818,1957 @@
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>296</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>3</v>
+        <v>298</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>4</v>
+        <v>299</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>6</v>
+        <v>301</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>7</v>
+        <v>302</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>8</v>
+        <v>303</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>9</v>
+        <v>304</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>10</v>
+        <v>305</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>11</v>
+        <v>306</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>12</v>
+        <v>307</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>13</v>
+        <v>308</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>162</v>
+        <v>91</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B331" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C331" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B332" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C332" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="B333" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C333" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="B334" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="C334" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B335" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C335" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="B331" s="0" t="s">
+      <c r="B336" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="C331" s="0" t="s">
-[...4 lines deleted...]
-      <c r="C332" s="0" t="s">
+      <c r="C336" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B337" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C337" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B338" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C338" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="B339" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C339" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B340" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C340" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B341" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C341" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="C342" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>