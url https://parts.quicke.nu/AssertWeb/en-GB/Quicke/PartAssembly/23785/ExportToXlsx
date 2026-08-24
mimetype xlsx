--- v0 (2025-11-01)
+++ v1 (2026-08-24)
@@ -90,51 +90,51 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>5219343</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60000143</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.200</t>
   </si>