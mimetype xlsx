--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Serial number from</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -96,51 +96,51 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>5219243</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60000143</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
@@ -153,51 +153,51 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1120166</t>
   </si>
   <si>
     <t>Banjo fitting</t>
   </si>
   <si>
     <t>0.036</t>
   </si>
   <si>
     <t>R1/4"</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>12713210</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>1.8</t>
+    <t>1.800</t>
   </si>
   <si>
     <t>Ø25/16 L=370-590 Lock cyl.</t>
   </si>
   <si>
     <t>60005579</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.180</t>
   </si>
   <si>
     <t>Implement lock. cyl.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5219049</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
@@ -291,81 +291,78 @@
   <si>
     <t>Valve</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5027454</t>
   </si>
   <si>
     <t>L-coupling</t>
   </si>
   <si>
     <t>0.150</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5219230</t>
   </si>
   <si>
     <t>Pin LH</t>
   </si>
   <si>
-    <t>1.800</t>
-[...1 lines deleted...]
-  <si>
     <t>D=30mm</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5219231</t>
   </si>
   <si>
     <t>Pin RH</t>
   </si>
   <si>
     <t>5201088</t>
   </si>
   <si>
     <t>Safety switch</t>
   </si>
   <si>
     <t>*)</t>
   </si>
   <si>
     <t>5219100</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -785,89 +782,89 @@
       </c>
       <c r="D20" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F21" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>