--- v0 (2026-03-05)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
@@ -90,51 +90,51 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>5219343</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60000143</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
@@ -142,50 +142,53 @@
     <t>1/4" L=550mm (9031170)</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1120166</t>
   </si>
   <si>
     <t>Banjo fitting</t>
   </si>
   <si>
     <t>0.036</t>
   </si>
   <si>
     <t>R1/4"</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>12713210</t>
   </si>
   <si>
     <t>Cylinder</t>
+  </si>
+  <si>
+    <t>1.800</t>
   </si>
   <si>
     <t>Ø25/16 L=370-590 Lock cyl.</t>
   </si>
   <si>
     <t>60005579</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.180</t>
   </si>
   <si>
     <t>Implement lock. cyl.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5219154</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
@@ -540,271 +543,271 @@
       </c>
       <c r="D9" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>