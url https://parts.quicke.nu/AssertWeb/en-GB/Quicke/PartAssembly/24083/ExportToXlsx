--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -72,51 +72,51 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5221764-7</t>
   </si>
   <si>
     <t>Bearing box</t>
   </si>
   <si>
     <t>Quicke Grey</t>
   </si>
   <si>
     <t>10.500</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5221950</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>.82</t>
+    <t>0.820</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
     <t>0.026</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5215121-1</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
@@ -349,51 +349,51 @@
   <si>
     <t>Stay</t>
   </si>
   <si>
     <t>1.600</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5021955</t>
   </si>
   <si>
-    <t>.077</t>
+    <t>0.077</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5002114</t>
   </si>
   <si>
     <t>0.095</t>
   </si>
   <si>
     <t>M6S 12x100</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5013103</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 13x24</t>
   </si>