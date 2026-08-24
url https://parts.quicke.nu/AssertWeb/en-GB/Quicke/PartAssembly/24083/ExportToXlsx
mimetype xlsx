--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
@@ -84,51 +84,51 @@
   <si>
     <t>10.500</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5221950</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>.82</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5215121-1</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>6</t>
   </si>
@@ -338,53 +338,50 @@
     <t>Support leg</t>
   </si>
   <si>
     <t>8.15</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5221497-7</t>
   </si>
   <si>
     <t>Stay</t>
   </si>
   <si>
     <t>1.600</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
-  </si>
-[...1 lines deleted...]
-    <t>.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5021955</t>
   </si>
   <si>
     <t>.077</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5002114</t>
   </si>
   <si>
     <t>0.095</t>
   </si>
   <si>
     <t>M6S 12x100</t>
   </si>
@@ -1024,255 +1021,255 @@
       </c>
       <c r="F23" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>110</v>
       </c>
       <c r="H24" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H26" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H27" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H28" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="H30" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H31" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>31</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>