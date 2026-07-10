--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -120,51 +120,51 @@
   <si>
     <t>8,4x24x2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013924</t>
   </si>
   <si>
     <t>0.042</t>
   </si>
   <si>
     <t>13x36x6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5021901</t>
   </si>
   <si>
     <t>Grease fitting</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5221371-11</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>