--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -390,156 +390,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
@@ -2010,260 +2010,260 @@
         <v>126</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>161</v>
+        <v>129</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>3</v>
@@ -2637,260 +2637,260 @@
         <v>126</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B191" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>161</v>
+        <v>129</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>3</v>