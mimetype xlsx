--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -108,51 +108,51 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5044973</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>0.002</t>
   </si>
   <si>
     <t>ISO-A Coupling 3/8"</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5221919</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.027</t>
+    <t>0.027</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9031699</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>1.200</t>
   </si>
   <si>
     <t>1/2" L=850mm</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9031721</t>
   </si>