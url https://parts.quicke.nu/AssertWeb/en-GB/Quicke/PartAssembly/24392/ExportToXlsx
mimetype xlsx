--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -195,60 +195,60 @@
   <si>
     <t>BRB 6,4 x 14</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5221562</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.06</t>
+    <t>0.060</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5221563</t>
   </si>
   <si>
-    <t>.032</t>
+    <t>0.032</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5004945</t>
   </si>
   <si>
     <t>0.022</t>
   </si>
   <si>
     <t>MC6S 6x90</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5011552</t>
   </si>
   <si>
     <t>Locking nut</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
@@ -258,51 +258,51 @@
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5221891</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>0.540</t>
   </si>
   <si>
     <t>L=600mm</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5002064</t>
   </si>
   <si>
     <t>0.034</t>
   </si>
   <si>
     <t>M6S 8x80</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>