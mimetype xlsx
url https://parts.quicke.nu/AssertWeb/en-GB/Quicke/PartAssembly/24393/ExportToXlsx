--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -234,51 +234,51 @@
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5221891</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>0.540</t>
   </si>
   <si>
     <t>L=600mm</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5002064</t>
   </si>
   <si>
     <t>0.034</t>
   </si>
   <si>
     <t>M6S 8x80</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>