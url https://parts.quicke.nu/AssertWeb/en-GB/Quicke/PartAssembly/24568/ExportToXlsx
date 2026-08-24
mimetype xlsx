--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -69,51 +69,51 @@
   <si>
     <t>2.200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5220303</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5006003</t>
   </si>