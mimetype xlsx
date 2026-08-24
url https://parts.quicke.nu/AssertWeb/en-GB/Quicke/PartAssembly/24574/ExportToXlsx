--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,140 +4,140 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>9031984F</t>
   </si>
   <si>
     <t>Live3 LCS hose kit</t>
   </si>
   <si>
     <t>9031327</t>
   </si>
   <si>
     <t>Hose kit Selecto3</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>5215066</t>
   </si>
   <si>
-    <t>.03</t>
+    <t>0.030</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5006007</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>M6SF-TT M8x16</t>
   </si>
   <si>
     <t>9031516</t>
   </si>
   <si>
     <t>1.600</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5220303</t>
   </si>
@@ -204,53 +204,50 @@
   <si>
     <t>Washer, red</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5044129</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>1/2" Male</t>
   </si>
   <si>
     <t>9031757</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>0.000</t>
-[...1 lines deleted...]
-  <si>
     <t>15</t>
   </si>
   <si>
     <t>9032616</t>
   </si>
   <si>
     <t>1.374</t>
   </si>
   <si>
     <t>3/8" L=3300mm (9031487)</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5027986</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>.158</t>
   </si>
   <si>
     <t>20</t>
@@ -325,53 +322,50 @@
     <t>27</t>
   </si>
   <si>
     <t>5215161</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5013101</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>BRB 8,4 x 16</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>5004055</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.030</t>
   </si>
   <si>
     <t>MC6S 8x70</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5215162</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>0.002</t>
   </si>
   <si>
     <t>Not Sold Separately</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -690,251 +684,251 @@
       </c>
       <c r="C15" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="0" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="0" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="D28" s="0" t="s">
+      <c r="G28" s="0" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>