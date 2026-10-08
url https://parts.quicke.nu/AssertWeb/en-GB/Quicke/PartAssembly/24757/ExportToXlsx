--- v1 (2026-07-10)
+++ v2 (2026-10-08)
@@ -54,63 +54,63 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60009911-1</t>
   </si>
   <si>
     <t>Loader beam</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>53.3</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5221762-1</t>
   </si>
   <si>
     <t>Bearing box</t>
   </si>
   <si>
-    <t>9.5</t>
+    <t>9.500</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5221950</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>.82</t>
+    <t>0.820</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
     <t>0.026</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5215121-1</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
@@ -307,51 +307,51 @@
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>5221559</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
-    <t>.083</t>
+    <t>0.083</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5002114</t>
   </si>
   <si>
     <t>0.095</t>
   </si>
   <si>
     <t>M6S 12x100</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>5013103</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 13x24</t>
   </si>
@@ -470,50 +470,53 @@
         <v>10</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
+      <c r="E3" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5">