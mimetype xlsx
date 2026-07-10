--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -78,51 +78,51 @@
   <si>
     <t>9.5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5221950</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>.82</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5215121-1</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>8</t>
   </si>
@@ -290,53 +290,50 @@
     <t>5221794-1</t>
   </si>
   <si>
     <t>Support leg LH</t>
   </si>
   <si>
     <t>2.2</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5221795-1</t>
   </si>
   <si>
     <t>Support leg RH</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
-  </si>
-[...1 lines deleted...]
-    <t>.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>5221559</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>.083</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5002114</t>
   </si>
@@ -837,112 +834,112 @@
       </c>
       <c r="D20" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>88</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G23" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G24" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G25" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>