--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -114,60 +114,60 @@
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5219100</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5220271</t>
   </si>
   <si>
-    <t>.022</t>
+    <t>0.022</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5220647</t>
   </si>
   <si>
     <t>Lever</t>
   </si>
   <si>
     <t>0.680</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5220648</t>
   </si>
   <si>
     <t>0.170</t>
   </si>
   <si>
     <t>11</t>
   </si>