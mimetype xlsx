--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -246,213 +246,213 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...160 lines deleted...]
-    <t>7854Q8</t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
@@ -2131,381 +2131,381 @@
         <v>78</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B159" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B161" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>131</v>
+        <v>81</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>5</v>