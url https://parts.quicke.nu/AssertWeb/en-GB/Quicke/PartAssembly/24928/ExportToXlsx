--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -199,60 +199,60 @@
   <si>
     <t>LED lamp</t>
   </si>
   <si>
     <t>0.710</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>59000049</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>59000050</t>
   </si>
   <si>
+    <t>Nylon</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>60044201</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...7 lines deleted...]
-    <t>60044201</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -545,52 +545,52 @@
       </c>
       <c r="D14" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>