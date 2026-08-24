--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -60,51 +60,51 @@
   <si>
     <t>30</t>
   </si>
   <si>
     <t>10415348</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>.14</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>10386574</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.07</t>
+    <t>0.070</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5033621</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>0.001</t>
   </si>
   <si>
     <t>4.6x150</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>1</t>
   </si>