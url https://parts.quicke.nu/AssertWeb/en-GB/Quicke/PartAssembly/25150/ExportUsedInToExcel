--- v0 (2026-04-05)
+++ v1 (2026-07-10)
@@ -1059,237 +1059,237 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...184 lines deleted...]
-    <t>7854Q8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -3389,425 +3389,425 @@
         <v>349</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B201" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>375</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="B204" s="0" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>380</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>386</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>413</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>410</v>
+        <v>352</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>