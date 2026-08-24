--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -99,51 +99,51 @@
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5013110</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 10.5x22x2</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5219100</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5220564</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>8.000</t>
   </si>
   <si>
     <t>D=35mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>