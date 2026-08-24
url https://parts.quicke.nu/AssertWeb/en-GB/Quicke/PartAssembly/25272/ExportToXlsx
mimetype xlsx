--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -234,93 +234,93 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>11260142</t>
   </si>
   <si>
     <t>Bucket tooth</t>
   </si>
   <si>
     <t>0.760</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>9032149</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9032163</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>2.570</t>
   </si>
   <si>
     <t>3/8" L=1225mm</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9032161</t>
   </si>
   <si>
     <t>2.170</t>
   </si>
   <si>
     <t>3/8" L=1025mm</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9032158</t>
   </si>
   <si>
     <t>Hose cpl.</t>
   </si>
   <si>
-    <t>.87</t>
+    <t>0.870</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5044127</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.275</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5013853</t>
   </si>