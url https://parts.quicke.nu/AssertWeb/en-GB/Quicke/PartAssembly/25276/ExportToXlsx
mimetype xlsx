--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -225,53 +225,50 @@
   <si>
     <t>11260038</t>
   </si>
   <si>
     <t>Cutting edge</t>
   </si>
   <si>
     <t>37.900</t>
   </si>
   <si>
     <t>Single Part</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>11260142</t>
   </si>
   <si>
     <t>Bucket tooth</t>
   </si>
   <si>
     <t>0.760</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>9032150</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9032164</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>2.820</t>
   </si>
   <si>
     <t>3/8" L=1350mm</t>
@@ -339,57 +336,60 @@
   <si>
     <t>5044130</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>11262159</t>
   </si>
   <si>
     <t>Frame</t>
   </si>
   <si>
     <t>185.32</t>
   </si>
   <si>
     <t>Euro hooks</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>12706410-1</t>
+    <t>60110579-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>Glossy Black</t>
+  </si>
+  <si>
+    <t>11.700</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5022177</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>.001</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>5022179</t>
   </si>
   <si>
     <t>Blue</t>
   </si>
@@ -780,226 +780,226 @@
       <c r="G14" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B16" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="0" t="s">
+      <c r="D19" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="G23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>116</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">