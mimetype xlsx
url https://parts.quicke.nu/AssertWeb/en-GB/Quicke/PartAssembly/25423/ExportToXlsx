--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -99,51 +99,51 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5013101</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.001</t>
   </si>
   <si>
     <t>BRB 8,4 x 16</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5021901</t>
   </si>
   <si>
     <t>Grease fitting</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5221388-3</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>