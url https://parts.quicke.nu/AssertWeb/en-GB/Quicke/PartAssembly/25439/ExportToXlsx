--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,191 +4,194 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5017004</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>5017005</t>
+  </si>
+  <si>
+    <t>.009</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>5034252</t>
+  </si>
+  <si>
+    <t>Seal kit</t>
+  </si>
+  <si>
+    <t>0.021</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>1 PCS</t>
+  </si>
+  <si>
+    <t>5039035</t>
+  </si>
+  <si>
+    <t>O-ring</t>
+  </si>
+  <si>
+    <t>0.001</t>
+  </si>
+  <si>
+    <t>46 x 2.5</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>5040080</t>
+  </si>
+  <si>
+    <t>Guide ring</t>
+  </si>
+  <si>
+    <t>.002</t>
+  </si>
+  <si>
+    <t>50 x 45 x 5.5</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>5040081</t>
+  </si>
+  <si>
+    <t>Piston seal</t>
+  </si>
+  <si>
+    <t>.003</t>
+  </si>
+  <si>
+    <t>50.6 x 39 x 4</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>5039043</t>
+  </si>
+  <si>
+    <t>Support Ring</t>
+  </si>
+  <si>
+    <t>0.002</t>
+  </si>
+  <si>
+    <t>50 x 45.2 x 1</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>5040057</t>
+  </si>
+  <si>
+    <t>43 x 31 x 10</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>5040058</t>
+  </si>
+  <si>
+    <t>35 x 9.6</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>5040059</t>
+  </si>
+  <si>
+    <t>Wiper</t>
+  </si>
+  <si>
     <t>.005</t>
-  </si>
-[...109 lines deleted...]
-    <t>Wiper</t>
   </si>
   <si>
     <t>42 x 31 x 10</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>5039042</t>
   </si>
   <si>
     <t>.001</t>
   </si>
   <si>
     <t>44.2 x 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -427,55 +430,55 @@
       </c>
       <c r="D10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>