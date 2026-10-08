--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>5034281</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>5044128</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>0.080</t>
   </si>
   <si>
     <t>ISO-A Plug 1/2"</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5044129</t>
   </si>
   <si>
     <t>1/2" Male</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>5050128</t>
+  </si>
+  <si>
+    <t>0.000</t>
   </si>
   <si>
     <t>M30x1,5 - G1/2"</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5050130</t>
   </si>
   <si>
     <t>G1/4" - M18x1,5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -823,55 +826,55 @@
       </c>
       <c r="D23" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>