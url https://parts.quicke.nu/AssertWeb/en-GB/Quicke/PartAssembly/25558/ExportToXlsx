--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -108,51 +108,51 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5011552</t>
   </si>
   <si>
     <t>Locking nut</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
   <si>
     <t>M6 Locking</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5002064</t>
   </si>
   <si>
     <t>0.034</t>
   </si>
   <si>
     <t>M6S 8x80</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5013101</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.001</t>
   </si>
@@ -177,87 +177,87 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>9031723</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>4501182</t>
   </si>
   <si>
     <t>CVU Basic MSL</t>
   </si>
   <si>
-    <t>14/12/2020</t>
+    <t>12/14/2020</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>60057476</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
   <si>
     <t>0.500</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5051982</t>
   </si>
   <si>
     <t>0.006</t>
   </si>
   <si>
     <t>M6x8</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60009544</t>
   </si>
   <si>
     <t>Relief valve cpl.</t>
   </si>
   <si>
-    <t>01/02/2016</t>
+    <t>2/1/2016</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>60009959</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
   <si>
     <t>1.0</t>
   </si>
   <si>
     <t>replaces 5221561</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5002060</t>
   </si>
   <si>
     <t>0.011</t>
   </si>