--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -108,51 +108,51 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5011552</t>
   </si>
   <si>
     <t>Locking nut</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
   <si>
     <t>M6 Locking</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5002064</t>
   </si>
   <si>
     <t>0.034</t>
   </si>
   <si>
     <t>M6S 8x80</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5013101</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.001</t>
   </si>