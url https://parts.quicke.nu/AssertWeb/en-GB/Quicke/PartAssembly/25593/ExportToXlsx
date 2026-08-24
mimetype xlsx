--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -45,54 +45,54 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t>Year To</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>11252848</t>
   </si>
   <si>
     <t>Special Clearing Bucket, Euro</t>
   </si>
   <si>
-    <t>01/10/2013</t>
-[...2 lines deleted...]
-    <t>01/08/2022</t>
+    <t>10/1/2013</t>
+  </si>
+  <si>
+    <t>8/1/2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1902101</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>.01</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5002077</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
@@ -387,90 +387,90 @@
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>9032298</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
     <t>28</t>
   </si>
   <si>
     <t>9032290</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>1.400</t>
   </si>
   <si>
     <t>3/8" L=1930mm</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>9032291</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t>3/8" L=1430mm</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>4 PCS</t>
   </si>
   <si>
     <t>9032289</t>
   </si>
   <si>
     <t>Hose cpl.</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>5044127</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>0.275</t>
   </si>
@@ -545,52 +545,52 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="26.7755107879639" customWidth="1"/>
     <col min="5" max="5" width="143.170669555664" customWidth="1"/>
     <col min="6" max="6" width="11.4540843963623" customWidth="1"/>
     <col min="7" max="7" width="17.3571720123291" customWidth="1"/>
-    <col min="8" max="8" width="11.8295488357544" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
+    <col min="8" max="8" width="10.7358922958374" customWidth="1"/>
+    <col min="9" max="9" width="9.64223575592041" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -1098,108 +1098,108 @@
       </c>
       <c r="C29" s="0" t="s">
         <v>122</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>123</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>85</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>144</v>