--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5017000</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
     <t>0.016</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5017001</t>
   </si>
   <si>
-    <t>.013</t>
+    <t>0.013</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5026637</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12715113</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
     <t>4.700</t>
   </si>