--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -42,51 +42,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>11250673</t>
   </si>
   <si>
     <t>Utility Grapple</t>
   </si>
   <si>
-    <t>01/01/2009</t>
+    <t>1/1/2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>11261581</t>
   </si>
   <si>
     <t>Support</t>
   </si>
   <si>
     <t>30.03</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>11261589</t>
   </si>
   <si>
     <t>Beam</t>
   </si>
@@ -503,51 +503,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="11.9165096282959" customWidth="1"/>
     <col min="4" max="4" width="14.5703411102295" customWidth="1"/>
     <col min="5" max="5" width="152.243179321289" customWidth="1"/>
     <col min="6" max="6" width="11.4540843963623" customWidth="1"/>
     <col min="7" max="7" width="21.0473670959473" customWidth="1"/>
-    <col min="8" max="8" width="11.8295488357544" customWidth="1"/>
+    <col min="8" max="8" width="10.4166955947876" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">