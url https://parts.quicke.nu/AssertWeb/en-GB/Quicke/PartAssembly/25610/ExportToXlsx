--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
@@ -403,50 +403,53 @@
     <t>60055520</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.875</t>
   </si>
   <si>
     <t>3/8" L=2050mm</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>9032352</t>
   </si>
   <si>
     <t>0.445</t>
   </si>
   <si>
     <t>3/8" L=599mm</t>
   </si>
   <si>
     <t>60055521</t>
+  </si>
+  <si>
+    <t>0.762</t>
   </si>
   <si>
     <t>3/8" L=1750mm</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>12709710-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>5033606</t>
   </si>
   <si>
     <t>7,5 x 385</t>
   </si>
   <si>
     <t>11137163</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
@@ -1077,126 +1080,126 @@
       </c>
       <c r="D28" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>130</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>87</v>
+        <v>133</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>