--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -222,51 +222,51 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5051949</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>L=850</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5045010</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>ISO-A 3/8" F - G1/2</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5034111</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>0.010</t>
   </si>