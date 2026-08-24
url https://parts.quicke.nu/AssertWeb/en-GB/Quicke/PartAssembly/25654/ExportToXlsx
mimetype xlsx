--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -195,51 +195,51 @@
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5051949</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>L=850</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5044949</t>
   </si>
   <si>
     <t>Multi coupling MC4</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>59050122</t>
   </si>
   <si>
     <t>Electr. Cable</t>
   </si>
   <si>
     <t>0.500</t>
   </si>
   <si>
     <t>QCS (12P connector)</t>
   </si>