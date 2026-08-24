--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -123,111 +123,111 @@
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>XT51N1</t>
   </si>
   <si>
     <t>X51</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
+    <t>XQ56P1</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...52 lines deleted...]
-    <t>XQ56P1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -457,233 +457,233 @@
         <v>36</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>