--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -165,90 +165,90 @@
   <si>
     <t>9020117</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>0.830</t>
   </si>
   <si>
     <t>D=30mm</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>9032169</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>9.72</t>
+    <t>9.720</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>9032180</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>1.900</t>
   </si>
   <si>
     <t>3/8" L=1045mm</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>9032179</t>
   </si>
   <si>
     <t>1.540</t>
   </si>
   <si>
     <t>3/8" L=855mm</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
     <t>9032177</t>
   </si>
   <si>
     <t>Hose cpl.</t>
   </si>
   <si>
-    <t>01/12/2013</t>
+    <t>12/1/2013</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9032178</t>
   </si>
   <si>
     <t>1.12</t>
   </si>
   <si>
     <t>3/8" L=600mm</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
@@ -392,51 +392,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="11.9165096282959" customWidth="1"/>
     <col min="4" max="4" width="14.5703411102295" customWidth="1"/>
     <col min="5" max="5" width="143.170669555664" customWidth="1"/>
     <col min="6" max="6" width="11.4540843963623" customWidth="1"/>
     <col min="7" max="7" width="17.3571720123291" customWidth="1"/>
-    <col min="8" max="8" width="11.8295488357544" customWidth="1"/>
+    <col min="8" max="8" width="10.7358922958374" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">