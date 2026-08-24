--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -177,306 +177,306 @@
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5028031</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>9032378</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2 PCS</t>
+  </si>
+  <si>
+    <t>60031830</t>
+  </si>
+  <si>
+    <t>Hose</t>
+  </si>
+  <si>
+    <t>0.640</t>
+  </si>
+  <si>
+    <t>3/8" L=1150, 1/2"GRLM x 3/8"G)=LMC</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>5044127</t>
+  </si>
+  <si>
+    <t>Quick Coupling</t>
+  </si>
+  <si>
+    <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
+  </si>
+  <si>
+    <t>0.275</t>
+  </si>
+  <si>
+    <t>1/2"</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>5013853</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>Tredo 1/2"</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>5044130</t>
+  </si>
+  <si>
+    <t>Dust Cover</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>9032323</t>
+  </si>
+  <si>
+    <t>1.100</t>
+  </si>
+  <si>
+    <t>3/8" L=1700mm</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>9032324</t>
+  </si>
+  <si>
+    <t>4.400</t>
+  </si>
+  <si>
+    <t>3/8" L=2050mm</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>9032321</t>
+  </si>
+  <si>
+    <t>1.000</t>
+  </si>
+  <si>
+    <t>3/8" L=1500mm</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>9032322</t>
+  </si>
+  <si>
+    <t>1.200</t>
+  </si>
+  <si>
+    <t>3/8" L=1850mm</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>11251926</t>
+  </si>
+  <si>
+    <t>Pin</t>
+  </si>
+  <si>
+    <t>1.13</t>
+  </si>
+  <si>
+    <t>L=159mm</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>11251929</t>
+  </si>
+  <si>
+    <t>1.430</t>
+  </si>
+  <si>
+    <t>L=200mm</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>60010422</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>.003</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>11252186-17</t>
+  </si>
+  <si>
+    <t>Frame cpl.</t>
+  </si>
+  <si>
+    <t>174.32</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>830437</t>
+  </si>
+  <si>
+    <t>Implement hook</t>
+  </si>
+  <si>
+    <t>4.38</t>
+  </si>
+  <si>
+    <t>SMS</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>60044947-17</t>
+  </si>
+  <si>
+    <t>Bucket</t>
+  </si>
+  <si>
+    <t>Black Texture</t>
+  </si>
+  <si>
+    <t>455.600</t>
+  </si>
+  <si>
+    <t>5022119</t>
+  </si>
+  <si>
+    <t>Plug</t>
+  </si>
+  <si>
+    <t>0.040</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>11262592-22</t>
+  </si>
+  <si>
+    <t>Support</t>
+  </si>
+  <si>
+    <t>1.25</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>11262597</t>
+  </si>
+  <si>
+    <t>Rubber pad</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>12702410-1</t>
+  </si>
+  <si>
+    <t>Cylinder</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>5004957</t>
+  </si>
+  <si>
+    <t>MC6S M10x70</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>11262527</t>
+  </si>
+  <si>
+    <t>Cutting edge</t>
+  </si>
+  <si>
+    <t>54.500</t>
+  </si>
+  <si>
+    <t>11137177</t>
+  </si>
+  <si>
+    <t>Decal</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...253 lines deleted...]
-    <t>Decal</t>
   </si>
   <si>
     <t>260 XH</t>
   </si>
   <si>
     <t>1123673</t>
   </si>
   <si>
     <t>Warning decal</t>
   </si>
   <si>
     <t>1123674</t>
   </si>
   <si>
     <t>"Read manual"</t>
   </si>
   <si>
     <t>11136459</t>
   </si>
   <si>
     <t>Only for North Am. Warning triangle</t>
   </si>
   <si>
     <t>11136447</t>
   </si>
@@ -772,450 +772,450 @@
       </c>
       <c r="C12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="G22" s="0" t="s">
+      <c r="H22" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="E27" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D28" s="0" t="s">
+      <c r="G28" s="0" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="0" t="s">
+      <c r="D29" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="0" t="s">
+      <c r="D30" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="G33" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="G34" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>144</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>53</v>