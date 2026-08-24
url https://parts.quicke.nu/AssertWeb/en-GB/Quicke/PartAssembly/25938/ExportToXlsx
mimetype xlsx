--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -39,51 +39,51 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year To</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5221281-25</t>
   </si>
   <si>
     <t>Skid Steer</t>
   </si>
   <si>
-    <t>31/12/2016</t>
+    <t>12/31/2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5002051</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
   <si>
     <t>M6S 8 x 20</t>
   </si>
   <si>
     <t>5002103</t>
   </si>
   <si>
     <t>0.040</t>
   </si>
@@ -132,51 +132,51 @@
   <si>
     <t>8,4x24x2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013924</t>
   </si>
   <si>
     <t>0.042</t>
   </si>
   <si>
     <t>13x36x6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5021901</t>
   </si>
   <si>
     <t>Grease fitting</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5221282-25</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>