--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -235,60 +235,60 @@
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>D=30, L=127mm</t>
   </si>
   <si>
     <t>60018050</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>D=30, L=84mm</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60058243-19</t>
   </si>
   <si>
     <t>Support leg</t>
   </si>
   <si>
-    <t>20/01/2021</t>
+    <t>1/20/2021</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5221342-19</t>
   </si>
   <si>
-    <t>19/01/2021</t>
+    <t>1/19/2021</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5018515</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>Prevent unnecessary wear on the joints of the front loader with bushings from Alo. Look for the Q logo to know that you are buying the original bushings for Quicke / Trima.</t>
   </si>
   <si>
     <t>D30 L=20</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5221165</t>
   </si>
   <si>
     <t>Plastic cover</t>
   </si>
@@ -335,52 +335,52 @@
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="13.3355016708374" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="12.1559066772461" customWidth="1"/>
     <col min="7" max="7" width="152.243179321289" customWidth="1"/>
     <col min="8" max="8" width="11.4540843963623" customWidth="1"/>
     <col min="9" max="9" width="27.8804206848145" customWidth="1"/>
-    <col min="10" max="10" width="11.8295488357544" customWidth="1"/>
-    <col min="11" max="11" width="11.8295488357544" customWidth="1"/>
+    <col min="10" max="10" width="10.7358922958374" customWidth="1"/>
+    <col min="11" max="11" width="10.7358922958374" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">