--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -33,111 +33,111 @@
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5017009</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5017008</t>
   </si>
   <si>
     <t>.006</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5028083</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.002</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12724413</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
-    <t>2.54</t>
+    <t>2.540</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>12704511</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>12704512</t>
   </si>
   <si>
     <t>Piston</t>
   </si>
   <si>
-    <t>.41</t>
+    <t>0.410</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5034250</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.810</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>5039039</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
     <t>0.001</t>
   </si>