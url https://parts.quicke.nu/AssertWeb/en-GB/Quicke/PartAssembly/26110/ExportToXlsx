--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -168,51 +168,51 @@
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5045010</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>ISO-A 3/8" F - G1/2</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5034111</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>0.010</t>
   </si>