--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,236 +4,239 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5017004</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>5017005</t>
+  </si>
+  <si>
+    <t>.009</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>5028083</t>
+  </si>
+  <si>
+    <t>Plug</t>
+  </si>
+  <si>
+    <t>.002</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>12719213</t>
+  </si>
+  <si>
+    <t>Piston rod</t>
+  </si>
+  <si>
+    <t>4.0</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>1 PCS</t>
+  </si>
+  <si>
+    <t>12705011</t>
+  </si>
+  <si>
+    <t>Bearing</t>
+  </si>
+  <si>
+    <t>0.370</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>12705012</t>
+  </si>
+  <si>
+    <t>Piston</t>
+  </si>
+  <si>
+    <t>0.480</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>5034252</t>
+  </si>
+  <si>
+    <t>Seal kit</t>
+  </si>
+  <si>
+    <t>0.021</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>5039035</t>
+  </si>
+  <si>
+    <t>O-ring</t>
+  </si>
+  <si>
+    <t>0.001</t>
+  </si>
+  <si>
+    <t>46 x 2.5</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>5040080</t>
+  </si>
+  <si>
+    <t>Guide ring</t>
+  </si>
+  <si>
+    <t>50 x 45 x 5.5</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>5040081</t>
+  </si>
+  <si>
+    <t>Piston seal</t>
+  </si>
+  <si>
+    <t>.003</t>
+  </si>
+  <si>
+    <t>50.6 x 39 x 4</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>5039043</t>
+  </si>
+  <si>
+    <t>Support Ring</t>
+  </si>
+  <si>
+    <t>0.002</t>
+  </si>
+  <si>
+    <t>50 x 45.2 x 1</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>5040057</t>
+  </si>
+  <si>
+    <t>43 x 31 x 10</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>5040058</t>
+  </si>
+  <si>
+    <t>35 x 9.6</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>5040059</t>
+  </si>
+  <si>
+    <t>Wiper</t>
+  </si>
+  <si>
     <t>.005</t>
-  </si>
-[...154 lines deleted...]
-    <t>Wiper</t>
   </si>
   <si>
     <t>42 x 31 x 10</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>5037208</t>
   </si>
   <si>
     <t>.01</t>
   </si>
   <si>
     <t>44.2 x 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -540,55 +543,55 @@
       </c>
       <c r="D14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>