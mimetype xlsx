--- v0 (2026-03-14)
+++ v1 (2026-08-24)
@@ -120,51 +120,51 @@
   <si>
     <t>M12 x 50 (8.8)</t>
   </si>
   <si>
     <t>5011555</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.022</t>
   </si>
   <si>
     <t>M12 Loc</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>11261271</t>
   </si>
   <si>
     <t>Locking mechanism</t>
   </si>
   <si>
-    <t>.63</t>
+    <t>0.630</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60049053</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>"Q" small 80x57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>