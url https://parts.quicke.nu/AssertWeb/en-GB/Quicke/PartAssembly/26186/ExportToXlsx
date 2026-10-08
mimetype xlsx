--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -63,51 +63,51 @@
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>5221369-19</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>
   <si>
     <t>MF Red</t>
   </si>
   <si>
     <t>16.380</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5221401</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>1.2</t>
+    <t>1.200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>20719363</t>
   </si>
   <si>
     <t>Handle</t>
   </si>
   <si>
     <t>.013</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
     <t>0.026</t>
   </si>