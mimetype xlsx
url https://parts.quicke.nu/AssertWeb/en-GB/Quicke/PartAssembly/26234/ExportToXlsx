--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -177,51 +177,51 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5051949</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>L=850</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5045403</t>
   </si>