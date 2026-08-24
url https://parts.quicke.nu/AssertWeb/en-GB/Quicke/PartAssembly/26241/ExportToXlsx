--- v0 (2026-03-14)
+++ v1 (2026-08-24)
@@ -51,51 +51,51 @@
   <si>
     <t>C</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>10830105</t>
   </si>
   <si>
     <t>Weld on Hook kit</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
     <t>10830101</t>
   </si>
   <si>
     <t>Implement hook LH</t>
   </si>
   <si>
-    <t>2.7</t>
+    <t>2.700</t>
   </si>
   <si>
     <t>Ålö Type 3</t>
   </si>
   <si>
     <t>C2</t>
   </si>
   <si>
     <t>10830102</t>
   </si>
   <si>
     <t>Implement hook RH</t>
   </si>
   <si>
     <t>Alo Type 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>