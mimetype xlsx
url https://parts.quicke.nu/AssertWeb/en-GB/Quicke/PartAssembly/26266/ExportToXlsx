--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -75,51 +75,51 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3 PCS</t>
   </si>
   <si>
     <t>5022104</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.001</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013854</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 3/4"</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5027463</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.130</t>
   </si>
   <si>
     <t>3/4" BSP-1 1/16" JIC</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>