--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -167,59 +167,59 @@
       <c r="C7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14">
       <c r="C14" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="C15" s="0" t="s">